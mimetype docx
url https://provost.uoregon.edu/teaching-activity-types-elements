--- v0 (2026-02-17)
+++ v1 (2026-07-09)
@@ -85,1567 +85,2257 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="572C9435" w:rsidP="37E6DD4C" w:rsidRDefault="572C9435" w14:paraId="796D0FDA" w14:textId="35DEB636">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37E6DD4C" w:rsidR="32DEF03C">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Teaching Activity Types</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="32DEF03C" w:rsidP="37E6DD4C" w:rsidRDefault="32DEF03C" w14:paraId="7DF90C50" w14:textId="639A8F17">
+    <w:p w:rsidR="32DEF03C" w:rsidP="37E6DD4C" w:rsidRDefault="32DEF03C" w14:paraId="7DF90C50" w14:textId="4D2F7DA0">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5CFCFC7D" w:rsidR="32DEF03C">
+      <w:r w:rsidRPr="44D4D401" w:rsidR="32DEF03C">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Teaching data is imported via Banner. Data related to research-based supervision and graduate examinations is from the Cla</w:t>
+        <w:t xml:space="preserve">Teaching data is imported via Banner. Data related to research-based supervision and graduate examinations </w:t>
       </w:r>
-      <w:r w:rsidRPr="5CFCFC7D" w:rsidR="09A9507B">
+      <w:r w:rsidRPr="44D4D401" w:rsidR="7BFFFF57">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44D4D401" w:rsidR="32DEF03C">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the Cla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44D4D401" w:rsidR="09A9507B">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">rk Honors College (undergraduate students) and the Division of Graduate Studies (graduate students). Other data can be entered manually by faculty or their </w:t>
       </w:r>
-      <w:r w:rsidRPr="5CFCFC7D" w:rsidR="09A9507B">
+      <w:r w:rsidRPr="44D4D401" w:rsidR="09A9507B">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>designee</w:t>
       </w:r>
-      <w:r w:rsidRPr="5CFCFC7D" w:rsidR="347D9ABF">
+      <w:r w:rsidRPr="44D4D401" w:rsidR="347D9ABF">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="5CFCFC7D" w:rsidR="09A9507B">
+      <w:r w:rsidRPr="44D4D401" w:rsidR="09A9507B">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="5CFCFC7D" w:rsidR="012B205C">
+      <w:r w:rsidRPr="44D4D401" w:rsidR="012B205C">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="5CFCFC7D" w:rsidR="09A9507B">
+      <w:r w:rsidRPr="44D4D401" w:rsidR="09A9507B">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="5CFCFC7D" w:rsidR="6E4E0418">
+      <w:r w:rsidRPr="44D4D401" w:rsidR="6E4E0418">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Refer to your unit policy or discuss placement of teaching activity with your unit head.</w:t>
+        <w:t xml:space="preserve"> Refer to your </w:t>
+      </w:r>
+      <w:hyperlink r:id="R20371cfbad3e4c1e">
+        <w:r w:rsidRPr="44D4D401" w:rsidR="6E4E0418">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof w:val="0"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve">unit </w:t>
+        </w:r>
+        <w:r w:rsidRPr="44D4D401" w:rsidR="120F8414">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof w:val="0"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Review and Promotion </w:t>
+        </w:r>
+        <w:r w:rsidRPr="44D4D401" w:rsidR="6E4E0418">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof w:val="0"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="44D4D401" w:rsidR="6E4E0418">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or discuss </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44D4D401" w:rsidR="0C5A6FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the placement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44D4D401" w:rsidR="6E4E0418">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of teaching activity with your unit head.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="37E6DD4C" wp14:paraId="4320439F" wp14:textId="70CC9264">
-[...183 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="2B909211" wp14:paraId="6A4F4022" wp14:textId="6F415CD6">
+    <w:p w:rsidR="5CFCFC7D" w:rsidP="44D4D401" w:rsidRDefault="5CFCFC7D" w14:paraId="02E33C2B" w14:textId="5FF2FB47">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0" w:afterAutospacing="off"/>
-        <w:rPr>
-[...79 lines deleted...]
-        <w:spacing w:after="0" w:afterAutospacing="off"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5CFCFC7D" w:rsidR="4E6120D6">
+    </w:p>
+    <w:p w:rsidR="44D4D401" w:rsidP="44D4D401" w:rsidRDefault="44D4D401" w14:paraId="1A2046EB" w14:textId="2597BD09">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="0" w:afterAutospacing="off"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Credit bearing supervision</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="37E6DD4C" wp14:paraId="4FE863D3" wp14:textId="735EDD22">
-[...1134 lines deleted...]
-    <w:p w:rsidR="4CF7022B" w:rsidP="2B909211" w:rsidRDefault="4CF7022B" w14:paraId="13C9E2A2" w14:textId="57FB1D94">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2385"/>
+        <w:gridCol w:w="3855"/>
+        <w:gridCol w:w="3120"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="32D5C138" w:rsidTr="24395C02" w14:paraId="7798D9D7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="7C65578C" w:rsidP="32D5C138" w:rsidRDefault="7C65578C" w14:paraId="0299247A" w14:textId="73BAB787">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="32D5C138" w:rsidR="7C65578C">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Activity Type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="7C65578C" w:rsidP="32D5C138" w:rsidRDefault="7C65578C" w14:paraId="7C8F04E8" w14:textId="59063567">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="32D5C138" w:rsidR="7C65578C">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Subtype Option</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="7C65578C" w:rsidP="32D5C138" w:rsidRDefault="7C65578C" w14:paraId="74C4E738" w14:textId="3ECDA17C">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="32D5C138" w:rsidR="7C65578C">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="32D5C138" w:rsidTr="24395C02" w14:paraId="0C261E73">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="7C65578C" w:rsidP="32D5C138" w:rsidRDefault="7C65578C" w14:paraId="0781F5E9" w14:textId="3D6F68EB">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Courses taught</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="24395C02" w:rsidP="24395C02" w:rsidRDefault="24395C02" w14:paraId="1F785626" w14:textId="28BC8F60">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="7C65578C" w:rsidP="24395C02" w:rsidRDefault="7C65578C" w14:paraId="6640C061" w14:textId="151311F9">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Locked data, cannot edit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="7C65578C" w:rsidP="24395C02" w:rsidRDefault="7C65578C" w14:paraId="464A6AF7" w14:textId="7D9471A9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Face to face</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="5B96AD3E" w14:textId="0EFAA90B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Online or web-based</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="0D371128" w14:textId="7AF84612">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Credit-bearing supervision (e.g., student teacher supervision)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="30A14713" w14:textId="7210D562">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="24BF6FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Submit an IT ticket if </w:t>
+            </w:r>
+            <w:r w:rsidRPr="24395C02" w:rsidR="24BF6FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+            <w:r w:rsidRPr="24395C02" w:rsidR="24BF6FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is inaccurate. Can provide clarification in your </w:t>
+            </w:r>
+            <w:r w:rsidRPr="24395C02" w:rsidR="24BF6FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>review</w:t>
+            </w:r>
+            <w:r w:rsidRPr="24395C02" w:rsidR="24BF6FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dossier.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="32D5C138" w:rsidTr="24395C02" w14:paraId="2B296FF3">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="32D5C138" w:rsidP="32D5C138" w:rsidRDefault="32D5C138" w14:paraId="3D3C63C6" w14:textId="3E1C8BE1">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Degree supervision</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="5D515D7F" w14:textId="12B16914">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="6CD87CAB" w14:textId="4FC87923">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Locked data, cannot edit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="0209C484" w14:textId="0638D701">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Credit-bearing supervision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="0B46E50D" w14:textId="7B21B7B0">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="57D4A213">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Submit an IT ticket if </w:t>
+            </w:r>
+            <w:r w:rsidRPr="24395C02" w:rsidR="57D4A213">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+            <w:r w:rsidRPr="24395C02" w:rsidR="57D4A213">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is inaccurate. Can provide clarification in your review dossier.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="32D5C138" w:rsidTr="24395C02" w14:paraId="109349A1">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="32D5C138" w:rsidP="32D5C138" w:rsidRDefault="32D5C138" w14:paraId="4ABAF481" w14:textId="455C009D">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Course Developed or Revised</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="1D2A3F82" w14:textId="65FC67B5">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="5DCAE129" w14:textId="50994F87">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Unlocked data, can edit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="7A6009D5" w14:textId="572C0698">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Develop new course</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="61D9CDEB" w14:textId="29F895D0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Revision to existing course</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="5A21FA11" w14:textId="5016DD1F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Curriculum development</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="6435F163" w14:textId="2473234C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Teaching fellowship</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="32D5C138" w:rsidP="32D5C138" w:rsidRDefault="32D5C138" w14:paraId="59E968A7" w14:textId="03B29BC5">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="32D5C138" w:rsidTr="24395C02" w14:paraId="66A243FE">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="32D5C138" w:rsidP="32D5C138" w:rsidRDefault="32D5C138" w14:paraId="24A8B49B" w14:textId="79578FD8">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Research supervision</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="00114606" w14:textId="3125E0B3">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="739FEBFC" w14:textId="0E4AEB4F">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Unlocked data, can edit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="579B2458" w14:textId="3F0DF4FB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Thesis or project supervision</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="2DD3FCB3" w14:textId="47983CD3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dissertation supervision</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="13F8746A" w14:textId="499CBF74">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Undergraduate research project supervision</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="3FD26764" w14:textId="57EC8BAF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Honors thesis supervision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="32D5C138" w:rsidP="32D5C138" w:rsidRDefault="32D5C138" w14:paraId="03D40791" w14:textId="079C5A3A">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="32D5C138" w:rsidTr="24395C02" w14:paraId="332BF4B6">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="32D5C138" w:rsidP="32D5C138" w:rsidRDefault="32D5C138" w14:paraId="56601AF3" w14:textId="5F5CFA5C">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Graduate examination</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="1414630F" w14:textId="5FA5F26D">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="17CC59A8" w14:textId="56F4F939">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Unlocked data, can edit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="32519AF0" w14:textId="312DEF9F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Graduate examinations for masters or doctoral</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="1DD998FF" w14:textId="38A5661A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Written examination</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="2A34F034" w14:textId="3911976F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Oral examination</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="32D5C138" w:rsidP="32D5C138" w:rsidRDefault="32D5C138" w14:paraId="538EAA93" w14:textId="79B237EA">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="32D5C138" w:rsidTr="24395C02" w14:paraId="0A0C2289">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="6CB17887" w14:textId="5A6EC3FD">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clinical Teaching and Supervision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="28598B83" w14:textId="02D43247">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clinical supervision</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="66BFA0B9" w14:textId="0F6E884D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Conference teaching</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="77220B4B" w14:textId="3EBE97A6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clinical setting teaching</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="32D5C138" w:rsidP="32D5C138" w:rsidRDefault="32D5C138" w14:paraId="3B8E037A" w14:textId="2C365F89">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="32D5C138" w:rsidTr="24395C02" w14:paraId="48F1DC24">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="7483D19F" w14:textId="1F8DE75E">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Program Developed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="4331F91A" w14:textId="029A9EAC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>New program development</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="39E14390" w14:textId="6F2F73ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Revision of existing program</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="58829587" w14:textId="2FD56326">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Curriculum development</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="32D5C138" w:rsidP="24395C02" w:rsidRDefault="32D5C138" w14:paraId="018D3991" w14:textId="36C1761C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Teaching fellowship</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="32D5C138" w:rsidP="32D5C138" w:rsidRDefault="32D5C138" w14:paraId="6CF7C640" w14:textId="17DFEAC6">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="24395C02" w:rsidTr="24395C02" w14:paraId="350B263B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="1B4D924F" w:rsidP="24395C02" w:rsidRDefault="1B4D924F" w14:paraId="2C8032BA" w14:textId="33853890">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mentoring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="1B4D924F" w:rsidP="24395C02" w:rsidRDefault="1B4D924F" w14:paraId="30E2977B" w14:textId="35A5FE6F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Academic advising</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1B4D924F" w:rsidP="24395C02" w:rsidRDefault="1B4D924F" w14:paraId="6F3EA3CB" w14:textId="2B87F6EE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Internship supervision</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1B4D924F" w:rsidP="24395C02" w:rsidRDefault="1B4D924F" w14:paraId="70248E7A" w14:textId="2C405819">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Externship supervision</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1B4D924F" w:rsidP="24395C02" w:rsidRDefault="1B4D924F" w14:paraId="54F06066" w14:textId="0DF1D62E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mentorship fellowship</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="6BC36C75" w:rsidP="24395C02" w:rsidRDefault="6BC36C75" w14:paraId="69B72EDC" w14:textId="63E3F3E9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="6BC36C75">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Supervising instructional or research GEs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1B4D924F" w:rsidP="24395C02" w:rsidRDefault="1B4D924F" w14:paraId="5B68084B" w14:textId="0463F772">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Colleague or unit/dept mentorship (faculty)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1B4D924F" w:rsidP="24395C02" w:rsidRDefault="1B4D924F" w14:paraId="32E2BFD2" w14:textId="6C45A4C3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Field-specific mentorship</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="24395C02" w:rsidP="24395C02" w:rsidRDefault="24395C02" w14:paraId="170BC311" w14:textId="172D3844">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="24395C02" w:rsidTr="24395C02" w14:paraId="392F7DC9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="1B4D924F" w:rsidP="24395C02" w:rsidRDefault="1B4D924F" w14:paraId="32C28658" w14:textId="34B99790">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Other Teaching</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="1B4D924F" w:rsidP="24395C02" w:rsidRDefault="1B4D924F" w14:paraId="3515E110" w14:textId="31DC5C54">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Non-credit instructional activities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1B4D924F" w:rsidP="24395C02" w:rsidRDefault="1B4D924F" w14:paraId="597571AD" w14:textId="2B02218A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Teaching conference presentation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1B4D924F" w:rsidP="24395C02" w:rsidRDefault="1B4D924F" w14:paraId="70E4A2A8" w14:textId="6CF4218C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Teaching conference participation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1B4D924F" w:rsidP="24395C02" w:rsidRDefault="1B4D924F" w14:paraId="7C8D7411" w14:textId="0E4E715B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Self-published course materials</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1B4D924F" w:rsidP="24395C02" w:rsidRDefault="1B4D924F" w14:paraId="1CC282AA" w14:textId="2EC998B8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Instructional material</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1B4D924F" w:rsidP="24395C02" w:rsidRDefault="1B4D924F" w14:paraId="31B42CFE" w14:textId="18814532">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Course assistance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1B4D924F" w:rsidP="24395C02" w:rsidRDefault="1B4D924F" w14:paraId="39B5DDEC" w14:textId="4AD41AD9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Librarianship</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1B4D924F" w:rsidP="24395C02" w:rsidRDefault="1B4D924F" w14:paraId="0382972A" w14:textId="53CCC679">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Guest lecture</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1B4D924F" w:rsidP="24395C02" w:rsidRDefault="1B4D924F" w14:paraId="4352CBEB" w14:textId="037B6B21">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Course coordination</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="24395C02" w:rsidP="24395C02" w:rsidRDefault="24395C02" w14:paraId="3B749786" w14:textId="7D627702">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="24395C02" w:rsidTr="24395C02" w14:paraId="1D8F79F5">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2385" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="1B4D924F" w:rsidP="24395C02" w:rsidRDefault="1B4D924F" w14:paraId="0B5AF74B" w14:textId="2D9D4A0F">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Non-UO Teaching</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3855" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="1B4D924F" w:rsidP="24395C02" w:rsidRDefault="1B4D924F" w14:paraId="056A4A13" w14:textId="7768A53E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Courses taught at other institutions or for non-UO programs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1B4D924F" w:rsidP="24395C02" w:rsidRDefault="1B4D924F" w14:paraId="6832E7C3" w14:textId="3BCE99CA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Courses developed or revised at other institutions or for non-UO programs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="1B4D924F" w:rsidP="24395C02" w:rsidRDefault="1B4D924F" w14:paraId="5F75D5C4" w14:textId="5DE84C2E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="1B4D924F">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Guest lecture</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="575D2C57" w:rsidP="24395C02" w:rsidRDefault="575D2C57" w14:paraId="63BF1AD2" w14:textId="70AE3A1D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="575D2C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Supervised college or university teaching</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="575D2C57" w:rsidP="24395C02" w:rsidRDefault="575D2C57" w14:paraId="10823D92" w14:textId="11ADBD33">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="575D2C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>K-12 teaching</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="575D2C57" w:rsidP="24395C02" w:rsidRDefault="575D2C57" w14:paraId="16F1D119" w14:textId="3DA983D3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="24395C02" w:rsidR="575D2C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Continuing education teaching</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3120" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="24395C02" w:rsidP="24395C02" w:rsidRDefault="24395C02" w14:paraId="5B967515" w14:textId="3C37CF2C">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="32D5C138" w:rsidP="32D5C138" w:rsidRDefault="32D5C138" w14:paraId="1AD0C767" w14:textId="557A2C45">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0" w:afterAutospacing="off"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
       <w:headerReference w:type="default" r:id="R62a552c61b204478"/>
       <w:footerReference w:type="default" r:id="R16d81ac44ea44543"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1838,50 +2528,1170 @@
           <w:tcW w:w="345" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="572C9435" w:rsidP="572C9435" w:rsidRDefault="572C9435" w14:paraId="0BE224DE" w14:textId="7ADD8D63">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:bidi w:val="0"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="572C9435" w:rsidP="572C9435" w:rsidRDefault="572C9435" w14:paraId="6716C15B" w14:textId="61B4636D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="25">
+    <w:nsid w:val="4e7889bb"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="24">
+    <w:nsid w:val="1e7dc59c"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="23">
+    <w:nsid w:val="1acff70f"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="22">
+    <w:nsid w:val="3a1f6072"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="21">
+    <w:nsid w:val="2c0d1f22"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="20">
+    <w:nsid w:val="5a246620"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="19">
+    <w:nsid w:val="6b4497d2"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="18">
+    <w:nsid w:val="3482c0b9"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="17">
+    <w:nsid w:val="562986fb"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="16">
+    <w:nsid w:val="19a24c57"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="15">
     <w:nsid w:val="7aef032a"/>
     <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -3518,50 +5328,80 @@
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7">
@@ -3584,181 +5424,218 @@
   </w:num>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="434ABE27"/>
     <w:rsid w:val="0087CE47"/>
     <w:rsid w:val="012B205C"/>
     <w:rsid w:val="017175D9"/>
+    <w:rsid w:val="039C58E1"/>
     <w:rsid w:val="03B4CD09"/>
     <w:rsid w:val="03C23BB3"/>
     <w:rsid w:val="04E5BB3A"/>
     <w:rsid w:val="060816C3"/>
     <w:rsid w:val="0638181A"/>
     <w:rsid w:val="06A5830C"/>
     <w:rsid w:val="06C52AB1"/>
     <w:rsid w:val="06E32F11"/>
     <w:rsid w:val="0725547E"/>
     <w:rsid w:val="0819BF95"/>
     <w:rsid w:val="08F2E16B"/>
+    <w:rsid w:val="09307401"/>
     <w:rsid w:val="09A9507B"/>
     <w:rsid w:val="0A59EDBD"/>
     <w:rsid w:val="0B2F2A7C"/>
+    <w:rsid w:val="0C2ED631"/>
     <w:rsid w:val="0C507DA6"/>
+    <w:rsid w:val="0C5A6FDA"/>
     <w:rsid w:val="0C965AD7"/>
     <w:rsid w:val="0D55D57F"/>
     <w:rsid w:val="0EAEDE69"/>
     <w:rsid w:val="0F0F2EFA"/>
+    <w:rsid w:val="10C7D5FF"/>
     <w:rsid w:val="1180A3F8"/>
     <w:rsid w:val="11B8C497"/>
     <w:rsid w:val="11EE7068"/>
     <w:rsid w:val="11FF3F93"/>
+    <w:rsid w:val="120F8414"/>
     <w:rsid w:val="135C4279"/>
     <w:rsid w:val="136DD01E"/>
     <w:rsid w:val="14882F15"/>
     <w:rsid w:val="1656D555"/>
+    <w:rsid w:val="1798B4AD"/>
     <w:rsid w:val="1A48738D"/>
     <w:rsid w:val="1A7CDA64"/>
+    <w:rsid w:val="1B4D924F"/>
     <w:rsid w:val="1B531766"/>
     <w:rsid w:val="1CC5EE83"/>
+    <w:rsid w:val="1D049EF1"/>
     <w:rsid w:val="1DE61D1D"/>
     <w:rsid w:val="1E58FE10"/>
     <w:rsid w:val="1EB2ACB9"/>
     <w:rsid w:val="203C1931"/>
+    <w:rsid w:val="24395C02"/>
     <w:rsid w:val="244800FF"/>
     <w:rsid w:val="2476F163"/>
+    <w:rsid w:val="24BF6FF8"/>
+    <w:rsid w:val="24E985B3"/>
+    <w:rsid w:val="25AB6662"/>
     <w:rsid w:val="25D1E12B"/>
     <w:rsid w:val="2617AB76"/>
+    <w:rsid w:val="27012DD0"/>
+    <w:rsid w:val="27C73447"/>
     <w:rsid w:val="2A1C1324"/>
     <w:rsid w:val="2AB90DB6"/>
     <w:rsid w:val="2B909211"/>
+    <w:rsid w:val="2BB1845A"/>
     <w:rsid w:val="2DB920CA"/>
     <w:rsid w:val="2DC18935"/>
     <w:rsid w:val="2E3CF008"/>
     <w:rsid w:val="30C06F93"/>
     <w:rsid w:val="315B33BB"/>
     <w:rsid w:val="315B33BB"/>
     <w:rsid w:val="318F04A2"/>
+    <w:rsid w:val="32D5C138"/>
     <w:rsid w:val="32DEF03C"/>
     <w:rsid w:val="333E4C71"/>
     <w:rsid w:val="3352E8A3"/>
     <w:rsid w:val="347D9ABF"/>
+    <w:rsid w:val="354E56B5"/>
     <w:rsid w:val="356779C1"/>
+    <w:rsid w:val="3675A6E9"/>
     <w:rsid w:val="37A02E75"/>
     <w:rsid w:val="37E6DD4C"/>
     <w:rsid w:val="3A61CBBD"/>
     <w:rsid w:val="3CA833FC"/>
+    <w:rsid w:val="3D2E9CB7"/>
     <w:rsid w:val="3D86063F"/>
     <w:rsid w:val="3E2D9C80"/>
+    <w:rsid w:val="3EEE395B"/>
     <w:rsid w:val="412CBE49"/>
     <w:rsid w:val="42635413"/>
     <w:rsid w:val="42635413"/>
     <w:rsid w:val="42741296"/>
     <w:rsid w:val="434ABE27"/>
     <w:rsid w:val="445AB17F"/>
+    <w:rsid w:val="44ACF130"/>
+    <w:rsid w:val="44D4D401"/>
     <w:rsid w:val="44F534DC"/>
     <w:rsid w:val="4517E911"/>
     <w:rsid w:val="46A6C7BE"/>
     <w:rsid w:val="47266425"/>
     <w:rsid w:val="47DB9C45"/>
     <w:rsid w:val="4841175B"/>
     <w:rsid w:val="488A5A4D"/>
     <w:rsid w:val="4898140F"/>
     <w:rsid w:val="48EC5335"/>
     <w:rsid w:val="48FC661B"/>
     <w:rsid w:val="4995CF88"/>
     <w:rsid w:val="4CF7022B"/>
     <w:rsid w:val="4D042DFF"/>
     <w:rsid w:val="4D379DCE"/>
     <w:rsid w:val="4DF26ADA"/>
     <w:rsid w:val="4E198C89"/>
+    <w:rsid w:val="4E5A566B"/>
     <w:rsid w:val="4E6120D6"/>
     <w:rsid w:val="4EBD74B5"/>
     <w:rsid w:val="4F0E5E03"/>
     <w:rsid w:val="50716545"/>
     <w:rsid w:val="51A055C6"/>
     <w:rsid w:val="531A5656"/>
     <w:rsid w:val="5379B3C1"/>
     <w:rsid w:val="5493C230"/>
     <w:rsid w:val="55698933"/>
     <w:rsid w:val="568A64D5"/>
     <w:rsid w:val="572C9435"/>
+    <w:rsid w:val="575D2C57"/>
+    <w:rsid w:val="57D4A213"/>
     <w:rsid w:val="591DC089"/>
     <w:rsid w:val="5A50A764"/>
     <w:rsid w:val="5C1DF54F"/>
     <w:rsid w:val="5CFCFC7D"/>
     <w:rsid w:val="601EE5DC"/>
     <w:rsid w:val="6088B1B5"/>
     <w:rsid w:val="60967CA1"/>
     <w:rsid w:val="63438C3A"/>
     <w:rsid w:val="63ABEFC4"/>
     <w:rsid w:val="64120204"/>
     <w:rsid w:val="658FF605"/>
     <w:rsid w:val="66737C66"/>
     <w:rsid w:val="6712C2B4"/>
     <w:rsid w:val="673D857E"/>
+    <w:rsid w:val="673E8DF4"/>
     <w:rsid w:val="6908350E"/>
     <w:rsid w:val="6923CF98"/>
     <w:rsid w:val="69F1B7FF"/>
     <w:rsid w:val="6A1B9F93"/>
     <w:rsid w:val="6A868C5A"/>
     <w:rsid w:val="6A8E6473"/>
     <w:rsid w:val="6AD419BE"/>
     <w:rsid w:val="6B19487F"/>
+    <w:rsid w:val="6B247B78"/>
     <w:rsid w:val="6B4221DD"/>
+    <w:rsid w:val="6BC36C75"/>
     <w:rsid w:val="6BCF333E"/>
+    <w:rsid w:val="6D2C640F"/>
     <w:rsid w:val="6E197811"/>
     <w:rsid w:val="6E4E0418"/>
     <w:rsid w:val="6E8C1BDA"/>
     <w:rsid w:val="6F7E1701"/>
     <w:rsid w:val="7091199F"/>
+    <w:rsid w:val="71DDCDA6"/>
+    <w:rsid w:val="74C61EE9"/>
     <w:rsid w:val="75AC05CF"/>
     <w:rsid w:val="7601B7F2"/>
     <w:rsid w:val="7627B0BE"/>
+    <w:rsid w:val="7891108A"/>
     <w:rsid w:val="78B6B2CB"/>
     <w:rsid w:val="79887778"/>
     <w:rsid w:val="7A83EC38"/>
     <w:rsid w:val="7B90F6ED"/>
+    <w:rsid w:val="7BFFFF57"/>
     <w:rsid w:val="7C2818CF"/>
+    <w:rsid w:val="7C65578C"/>
+    <w:rsid w:val="7DA3E06E"/>
     <w:rsid w:val="7E0ADA57"/>
+    <w:rsid w:val="7F247ECD"/>
     <w:rsid w:val="7FA54434"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -4677,61 +6554,72 @@
   </w:style>
   <w:style xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="paragraph" w:styleId="Footer" mc:Ignorable="w14">
     <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="footer"/>
     <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Normal"/>
     <w:link xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="FooterChar"/>
     <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="99"/>
     <w:unhideWhenUsed xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
       <w:tabs xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="paragraph" w:styleId="ListParagraph" mc:Ignorable="w14">
     <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="List Paragraph"/>
     <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Normal"/>
     <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="34"/>
     <w:qFormat xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
       <w:ind xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:left="720"/>
       <w:contextualSpacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:uiPriority w:val="99"/>
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="44D4D401"/>
+    <w:rPr>
+      <w:color w:val="467886"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header.xml" Id="R62a552c61b204478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer.xml" Id="R16d81ac44ea44543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="R39b87e7c46b947f1" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header.xml" Id="R62a552c61b204478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer.xml" Id="R16d81ac44ea44543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="R39b87e7c46b947f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://provost.uoregon.edu/department-unit-policies" TargetMode="External" Id="R20371cfbad3e4c1e" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4964,92 +6852,126 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010081842B5EB384EB4E88F87C227C513BDE" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="34ad4dc3617ffd38f03bfc2479e2cb18">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="833086a9-b6a1-434c-a50b-771a3b57c596" xmlns:ns3="7ce5de7c-50d7-4266-84ba-fb5760bb8a06" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85e449a56d204d576d6e85c7406a6b79" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010081842B5EB384EB4E88F87C227C513BDE" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="02c556c211c733530f6a2168d4351690">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="833086a9-b6a1-434c-a50b-771a3b57c596" xmlns:ns3="7ce5de7c-50d7-4266-84ba-fb5760bb8a06" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8ce773007703cbdc29bd460ba5d5da5d" ns2:_="" ns3:_="">
     <xsd:import namespace="833086a9-b6a1-434c-a50b-771a3b57c596"/>
     <xsd:import namespace="7ce5de7c-50d7-4266-84ba-fb5760bb8a06"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="833086a9-b6a1-434c-a50b-771a3b57c596" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b91a9775-3525-4bf8-b88d-b7eef9d67d4b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ce5de7c-50d7-4266-84ba-fb5760bb8a06" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -5151,99 +7073,106 @@
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement/>
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="833086a9-b6a1-434c-a50b-771a3b57c596">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3E96C2E-A1B6-4DCE-A1F9-583CBB61E52F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFE4D486-F403-412D-8930-E14E79C40DC1}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D41A3AB4-77BE-4F5A-9251-4F2D0A835FF6}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EB33DA0-7CCE-4575-8C9D-03A3AE8E0A3F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:Template>Normal.dotm</ap:Template>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jenny Talusan</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <lastModifiedBy>Katy Krieger</lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010081842B5EB384EB4E88F87C227C513BDE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_SourceUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SharedFileIndex">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>