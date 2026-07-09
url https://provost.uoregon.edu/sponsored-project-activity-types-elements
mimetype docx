--- v0 (2026-02-17)
+++ v1 (2026-07-09)
@@ -72,3294 +72,2076 @@
     <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="0D0999D8" wp14:paraId="2C078E63" wp14:textId="2BE7FFC3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0D0999D8" w:rsidR="1350908A">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sponsored Project </w:t>
       </w:r>
       <w:r w:rsidRPr="0D0999D8" w:rsidR="0370D1C2">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>Activity Types</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1350908A" w:rsidP="0D0999D8" w:rsidRDefault="1350908A" w14:paraId="0BC9C8D8" w14:textId="6B06B867">
+    <w:p w:rsidR="1350908A" w:rsidP="0D0999D8" w:rsidRDefault="1350908A" w14:paraId="0BC9C8D8" w14:textId="2E1B1333">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0D0999D8" w:rsidR="7BDF7DCE">
+      <w:r w:rsidRPr="3DB0341C" w:rsidR="7BDF7DCE">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
         </w:rPr>
         <w:t>Sponsored project data comes directly from the Office of the Vice President of Research and Innovation. You can manually enter a sponsored project activity or apply a label to a previously existing sponsored project activity</w:t>
       </w:r>
-      <w:r w:rsidRPr="0D0999D8" w:rsidR="5E56E559">
+      <w:r w:rsidRPr="3DB0341C" w:rsidR="5E56E559">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> using the guide below</w:t>
       </w:r>
-      <w:r w:rsidRPr="0D0999D8" w:rsidR="7BDF7DCE">
+      <w:r w:rsidRPr="3DB0341C" w:rsidR="7BDF7DCE">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3DB0341C" w:rsidR="3B5582C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Faculty should look at </w:t>
+      </w:r>
+      <w:hyperlink r:id="Rd6c0f5a62e8a4e95">
+        <w:r w:rsidRPr="3DB0341C" w:rsidR="3B5582C5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Review and Promotion unit policies</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="3DB0341C" w:rsidR="3B5582C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for a better understanding of how they will be evaluated on their sponsored project activity. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="1350908A" w:rsidP="0D0999D8" w:rsidRDefault="1350908A" w14:paraId="4792097B" w14:textId="44C7B909">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4680"/>
-        <w:gridCol w:w="4680"/>
+        <w:gridCol w:w="2550"/>
+        <w:gridCol w:w="4470"/>
+        <w:gridCol w:w="2340"/>
       </w:tblGrid>
-      <w:tr w:rsidR="334CAB8E" w:rsidTr="0D0999D8" w14:paraId="06DF1EBA">
+      <w:tr w:rsidR="334CAB8E" w:rsidTr="3DB0341C" w14:paraId="06DF1EBA">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="1D32423D" w14:textId="475FBB22">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>Activity Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcW w:w="4470" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="5999D235" w14:textId="41EEE4AF">
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="5999D235" w14:textId="00A8F962">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="7323C779">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
+              <w:t>Subtype Option</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="7323C779" w:rsidP="3DB0341C" w:rsidRDefault="7323C779" w14:paraId="36C935F7" w14:textId="76211D93">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="7323C779">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t>Label</w:t>
+              <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="334CAB8E" w:rsidTr="0D0999D8" w14:paraId="6147C19A">
+      <w:tr w:rsidR="334CAB8E" w:rsidTr="3DB0341C" w14:paraId="6147C19A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="039E2DEA" w14:textId="5416B4EB">
+          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="668540A6" w14:textId="2CFDD161">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
+            </w:pPr>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="7CD66C6B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>Grant</w:t>
             </w:r>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="2B6105B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="44F52ACD" w14:textId="093DD8F1">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="2B6105B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Secured (granted) financial support from an organization or government agency for a specific project or purpose.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="039E2DEA" w14:textId="2DA0DB95">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcW w:w="4470" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="24DE4850" w14:textId="2F108757">
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="050760D3" w14:textId="2F108757">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:rPr>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="5625BBF6">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Research</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="68BD0E66" w14:textId="242EC3FA">
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="399F893B" w14:textId="242EC3FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="5625BBF6">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Fellowship</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="0C998BBA" w14:textId="1E8C803F">
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="50461D4C" w14:textId="1E8C803F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="5625BBF6">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Equipment</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="5608280D" w14:textId="36208E7A">
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="61F22F26" w14:textId="36208E7A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="5625BBF6">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Instruction</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="1DBC645E" w14:textId="74E5A88F">
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="264EF020" w14:textId="74E5A88F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="5625BBF6">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Public Service</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="29D3C362" w14:textId="738508B9">
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="1BC28554" w14:textId="32FF96BD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
-[...17 lines deleted...]
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="610683E6" w14:textId="0303F9AC">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="73262C61">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Personnel prep</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="3F17F0FB" w14:textId="738508B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
-[...17 lines deleted...]
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="4499683A" w14:textId="185D25A1">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="5625BBF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Partnership grant</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="72306761" w14:textId="0303F9AC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
-[...17 lines deleted...]
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="27955660" w14:textId="3C44DAB0">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="5625BBF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Travel grant</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="469CC968" w14:textId="185D25A1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
-[...17 lines deleted...]
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="6FB236F3" w14:textId="4902D6FC">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="5625BBF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Research training</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="20C8B415" w14:textId="3C44DAB0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
-[...17 lines deleted...]
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="25949486" w14:textId="5503D948">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="5625BBF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Dissemination and impact</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="665A03BD" w14:textId="4902D6FC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
-[...17 lines deleted...]
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="421AA5FA" w14:textId="0F06FF56">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="5625BBF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Capital expenditure</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="5D0CA7E0" w14:textId="5503D948">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
-[...17 lines deleted...]
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="36949CB7" w14:textId="75469CCA">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="5625BBF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Contract research</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="05206057" w14:textId="0F06FF56">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
-[...17 lines deleted...]
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="0DABE795" w14:textId="18F45C4F">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="5625BBF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Seed funding</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="7565496D" w14:textId="75469CCA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="5625BBF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Consulting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="0DABE795" w14:textId="4AFA3CD7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="5625BBF6">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Commercialization</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="4F936334" w:rsidP="3DB0341C" w:rsidRDefault="4F936334" w14:paraId="4D490CD5" w14:textId="74FFC68F">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="4F936334">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Elements database and OVPRI database will separate grant activity from proposal and application activity.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="4F936334" w:rsidP="3DB0341C" w:rsidRDefault="4F936334" w14:paraId="490AC725" w14:textId="00CB2C4A">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="4F936334">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Can </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="4F936334">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>indicate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="4F936334">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> role in sponsored project. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="334CAB8E" w:rsidTr="0D0999D8" w14:paraId="4DED7655">
+      <w:tr w:rsidR="334CAB8E" w:rsidTr="3DB0341C" w14:paraId="4DED7655">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="2CA5E245" w14:textId="62241393">
+          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="615A9EE3" w14:textId="006D551F">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
+            </w:pPr>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="7CD66C6B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>Proposal</w:t>
             </w:r>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="32E900C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or Application</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="63A4F111" w14:textId="1C50F702">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="32E900C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="001D35"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formal request for funding </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="32E900C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="001D35"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>submitted</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="32E900C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="001D35"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to organizations or government agencies to secure financial support for a specific project or purpose.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="2CA5E245" w14:textId="2AA62296">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcW w:w="4470" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="337D4A2E" w14:textId="2F108757">
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="4FACC476" w14:textId="2F108757">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-              <w:rPr>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="04E30CEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Research</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="23912A4C" w14:textId="242EC3FA">
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="46BC6A7F" w14:textId="242EC3FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="04E30CEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Fellowship</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="29C669E0" w14:textId="1E8C803F">
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="319440F6" w14:textId="1E8C803F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="04E30CEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Equipment</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="6AABC23D" w14:textId="36208E7A">
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="2D8C1F5F" w14:textId="36208E7A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="04E30CEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Instruction</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="3516F045" w14:textId="74E5A88F">
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="4B199B12" w14:textId="74E5A88F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="04E30CEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Public Service</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="4255F8CE" w14:textId="738508B9">
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="79B06627" w14:textId="738508B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="04E30CEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Partnership grant</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="766FE89E" w14:textId="0303F9AC">
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="39D57F14" w14:textId="30F5318A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
-[...17 lines deleted...]
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="2EB15221" w14:textId="185D25A1">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="04E30CEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Personnel prep</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="7674BC70" w14:textId="0303F9AC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
-[...17 lines deleted...]
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="22EB7515" w14:textId="3C44DAB0">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="04E30CEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Travel grant</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="1F7BB2EF" w14:textId="185D25A1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
-[...17 lines deleted...]
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="6F186302" w14:textId="4902D6FC">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="04E30CEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Research training</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="3A1934D4" w14:textId="3C44DAB0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
-[...17 lines deleted...]
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="2FF743A0" w14:textId="5503D948">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="04E30CEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Dissemination and impact</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="5A9F7546" w14:textId="4902D6FC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
-[...17 lines deleted...]
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="3E42E9A4" w14:textId="0F06FF56">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="04E30CEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Capital expenditure</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="313F8B48" w14:textId="5503D948">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
-[...17 lines deleted...]
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="7CC4F9B8" w14:textId="75469CCA">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="04E30CEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Contract research</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="58F2DEAA" w14:textId="0F06FF56">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
-[...17 lines deleted...]
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="61D41481" w14:textId="4F731E26">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="04E30CEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Seed funding</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="356DE615" w14:textId="75469CCA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="04E30CEE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Consulting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="7CD66C6B" w:rsidP="3DB0341C" w:rsidRDefault="7CD66C6B" w14:paraId="61D41481" w14:textId="1BE70CDE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="04E30CEE">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:caps w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:noProof w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Commercialization</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="2DFC3817" w:rsidP="3DB0341C" w:rsidRDefault="2DFC3817" w14:paraId="65FAB1BC" w14:textId="74FFC68F">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="2DFC3817">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Elements database and OVPRI database will separate grant activity from proposal and application activity.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="2DFC3817" w:rsidP="3DB0341C" w:rsidRDefault="2DFC3817" w14:paraId="1D2F4565" w14:textId="3A8BC3BC">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="2DFC3817">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Can indicate role in sponsored project.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="334CAB8E" w:rsidTr="0D0999D8" w14:paraId="4E4AD6C6">
+      <w:tr w:rsidR="334CAB8E" w:rsidTr="3DB0341C" w14:paraId="4E4AD6C6">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="48A5650C" w14:textId="4A7EE907">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>Senior fellowship</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcW w:w="4470" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="209FB514" w14:textId="70252C45">
+          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="209FB514" w14:textId="2C0F20C8">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
-[...15 lines deleted...]
-              <w:t>A</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="440E77B1" w:rsidP="3DB0341C" w:rsidRDefault="440E77B1" w14:paraId="5C3CCE6C" w14:textId="357A2469">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="440E77B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t>Can provide name of organization or institution.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="334CAB8E" w:rsidTr="0D0999D8" w14:paraId="7D09B9AB">
+      <w:tr w:rsidR="334CAB8E" w:rsidTr="3DB0341C" w14:paraId="7D09B9AB">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="3383F936" w14:textId="56CCB562">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>Early career fellowship</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcW w:w="4470" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="52096A18" w14:textId="11A85B5D">
+          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="52096A18" w14:textId="2166B372">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
-[...15 lines deleted...]
-              <w:t>A</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="25B290BE" w:rsidP="3DB0341C" w:rsidRDefault="25B290BE" w14:paraId="43E54246" w14:textId="5D24CCA7">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="25B290BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t>Can provide name of organization or institution.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="334CAB8E" w:rsidTr="0D0999D8" w14:paraId="07FA1447">
+      <w:tr w:rsidR="334CAB8E" w:rsidTr="3DB0341C" w14:paraId="07FA1447">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="5A4577D1" w14:textId="06BD4B71">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>Postdoctoral fellowship</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcW w:w="4470" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="7EAD350B" w14:textId="7FFA6139">
+          <w:p w:rsidR="7CD66C6B" w:rsidP="0D0999D8" w:rsidRDefault="7CD66C6B" w14:paraId="7EAD350B" w14:textId="2939164A">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7CD66C6B">
-[...15 lines deleted...]
-              <w:t>A</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="5D1FCE59" w:rsidP="3DB0341C" w:rsidRDefault="5D1FCE59" w14:paraId="71626792" w14:textId="0A5456B1">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="5D1FCE59">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t>Can provide name of organization or institution.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="5F8B9853" w:rsidTr="0D0999D8" w14:paraId="2593FBD1">
+      <w:tr w:rsidR="5F8B9853" w:rsidTr="3DB0341C" w14:paraId="2593FBD1">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="7E32D3DB" w:rsidP="0D0999D8" w:rsidRDefault="7E32D3DB" w14:paraId="03BB698C" w14:textId="5F899EBD">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D0999D8" w:rsidR="7E32D3DB">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>Scholarship</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcW w:w="4470" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="7E32D3DB" w:rsidP="0D0999D8" w:rsidRDefault="7E32D3DB" w14:paraId="439EC42B" w14:textId="45145117">
+          <w:p w:rsidR="7E32D3DB" w:rsidP="0D0999D8" w:rsidRDefault="7E32D3DB" w14:paraId="439EC42B" w14:textId="5C8250E0">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D0999D8" w:rsidR="7E32D3DB">
-[...3 lines deleted...]
-              <w:t>N/A</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B92AE10" w:rsidP="3DB0341C" w:rsidRDefault="6B92AE10" w14:paraId="5CC3CB1A" w14:textId="5C16D896">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="6B92AE10">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Can </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="6B92AE10">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t>provide</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="6B92AE10">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> funder name and information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="5F8B9853" w:rsidTr="0D0999D8" w14:paraId="2B02EDF9">
+      <w:tr w:rsidR="5F8B9853" w:rsidTr="3DB0341C" w14:paraId="2B02EDF9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcW w:w="2550" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="3A756DCC" w:rsidP="0D0999D8" w:rsidRDefault="3A756DCC" w14:paraId="1181E8FE" w14:textId="72686761">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D0999D8" w:rsidR="3A756DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
               </w:rPr>
               <w:t>Prize/Award</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcW w:w="4470" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="3A756DCC" w:rsidP="0D0999D8" w:rsidRDefault="3A756DCC" w14:paraId="1C25DBD9" w14:textId="0D1B54CC">
+          <w:p w:rsidR="3A756DCC" w:rsidP="3DB0341C" w:rsidRDefault="3A756DCC" w14:paraId="1C25DBD9" w14:textId="19665DC9">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="46F0DA35">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t>Prestigious</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="46F0DA35">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prizes or awards in the field</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="46F0DA35" w:rsidP="3DB0341C" w:rsidRDefault="46F0DA35" w14:paraId="5B95621B" w14:textId="7CABB04D">
             <w:pPr>
               <w:pStyle w:val="Normal"/>
-              <w:rPr>
-[...19 lines deleted...]
-              <w:t>A</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="3DB0341C" w:rsidR="46F0DA35">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
+              </w:rPr>
+              <w:t>Can provide funder name and information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="1350908A" w:rsidP="0D0999D8" w:rsidRDefault="1350908A" w14:paraId="3119B5A0" w14:textId="5AF83340">
-[...1638 lines deleted...]
-    </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
       <w:headerReference w:type="default" r:id="Rbfd6627860364a32"/>
       <w:footerReference w:type="default" r:id="Rc07eeba1be1e4e9c"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
@@ -3541,50 +2323,274 @@
           <w:tcW w:w="3120" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="334CAB8E" w:rsidP="334CAB8E" w:rsidRDefault="334CAB8E" w14:paraId="77944219" w14:textId="2B2D36CB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:bidi w:val="0"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="334CAB8E" w:rsidP="334CAB8E" w:rsidRDefault="334CAB8E" w14:paraId="7DCF2FDE" w14:textId="4A29FB1D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="3">
+    <w:nsid w:val="4c72b698"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="2">
+    <w:nsid w:val="336937f"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="1">
     <w:nsid w:val="4c52d1c8"/>
     <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -3653,172 +2659,215 @@
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="11BA9CE2"/>
     <w:rsid w:val="00C8FFDF"/>
     <w:rsid w:val="016905C3"/>
     <w:rsid w:val="024F55E4"/>
     <w:rsid w:val="0370D1C2"/>
     <w:rsid w:val="0388DF04"/>
     <w:rsid w:val="0406DB72"/>
+    <w:rsid w:val="04E30CEE"/>
     <w:rsid w:val="07E872BB"/>
+    <w:rsid w:val="0B3BD5A2"/>
+    <w:rsid w:val="0BCC40C3"/>
     <w:rsid w:val="0C092613"/>
+    <w:rsid w:val="0C38DA74"/>
     <w:rsid w:val="0CB95CD1"/>
     <w:rsid w:val="0D0999D8"/>
     <w:rsid w:val="0D8E4335"/>
     <w:rsid w:val="0EEAC564"/>
+    <w:rsid w:val="104D3C07"/>
     <w:rsid w:val="1079AA0C"/>
     <w:rsid w:val="11BA9CE2"/>
     <w:rsid w:val="11CDB98A"/>
+    <w:rsid w:val="1203F6EF"/>
     <w:rsid w:val="13465636"/>
     <w:rsid w:val="1350908A"/>
     <w:rsid w:val="14CEE2EC"/>
+    <w:rsid w:val="1511652E"/>
     <w:rsid w:val="15344270"/>
     <w:rsid w:val="15669565"/>
+    <w:rsid w:val="158A4BD9"/>
     <w:rsid w:val="167975FC"/>
     <w:rsid w:val="178719B3"/>
     <w:rsid w:val="17DBC594"/>
     <w:rsid w:val="1874F957"/>
     <w:rsid w:val="18EE83F3"/>
+    <w:rsid w:val="18FF063C"/>
     <w:rsid w:val="1A7EB370"/>
     <w:rsid w:val="1BB10266"/>
     <w:rsid w:val="1C57D648"/>
     <w:rsid w:val="1CCE8AEA"/>
     <w:rsid w:val="1DA798A0"/>
     <w:rsid w:val="1F2FA0E8"/>
     <w:rsid w:val="1F92748C"/>
     <w:rsid w:val="2012752D"/>
     <w:rsid w:val="2016E628"/>
     <w:rsid w:val="2379AB8D"/>
+    <w:rsid w:val="24B00E93"/>
     <w:rsid w:val="24CB4CD5"/>
     <w:rsid w:val="24D87D97"/>
     <w:rsid w:val="257E62E9"/>
+    <w:rsid w:val="25B290BE"/>
     <w:rsid w:val="2A016157"/>
     <w:rsid w:val="2A964FB6"/>
+    <w:rsid w:val="2B6105B0"/>
     <w:rsid w:val="2DF190DB"/>
+    <w:rsid w:val="2DFC3817"/>
     <w:rsid w:val="2ED81575"/>
     <w:rsid w:val="3169CB89"/>
     <w:rsid w:val="3216CF07"/>
+    <w:rsid w:val="32E900C9"/>
     <w:rsid w:val="331F4FC2"/>
     <w:rsid w:val="334CAB8E"/>
     <w:rsid w:val="33B857E6"/>
+    <w:rsid w:val="33CA79AC"/>
     <w:rsid w:val="354C7DA7"/>
     <w:rsid w:val="36168ADC"/>
     <w:rsid w:val="36DF052D"/>
     <w:rsid w:val="376C7042"/>
     <w:rsid w:val="376E7347"/>
     <w:rsid w:val="37ABE517"/>
     <w:rsid w:val="384CEE7A"/>
     <w:rsid w:val="3917C579"/>
+    <w:rsid w:val="3984D0EC"/>
     <w:rsid w:val="3A018CFD"/>
     <w:rsid w:val="3A756DCC"/>
+    <w:rsid w:val="3B5582C5"/>
     <w:rsid w:val="3B99862A"/>
+    <w:rsid w:val="3DB0341C"/>
+    <w:rsid w:val="3E686623"/>
     <w:rsid w:val="3EE6D2A2"/>
     <w:rsid w:val="3FBA8354"/>
     <w:rsid w:val="3FE616A6"/>
     <w:rsid w:val="419280E8"/>
+    <w:rsid w:val="422506CE"/>
+    <w:rsid w:val="42C285A6"/>
+    <w:rsid w:val="440E77B1"/>
     <w:rsid w:val="4485E1D4"/>
     <w:rsid w:val="46EE6B4E"/>
+    <w:rsid w:val="46F0DA35"/>
     <w:rsid w:val="47B9CD84"/>
     <w:rsid w:val="4991571B"/>
     <w:rsid w:val="4AD06CEF"/>
     <w:rsid w:val="4BC185C5"/>
+    <w:rsid w:val="4CFFEFA1"/>
     <w:rsid w:val="4D4A5A6A"/>
     <w:rsid w:val="4D8DAD35"/>
     <w:rsid w:val="4E9A60C6"/>
+    <w:rsid w:val="4F936334"/>
     <w:rsid w:val="507C4A71"/>
     <w:rsid w:val="520B952C"/>
     <w:rsid w:val="52676C08"/>
+    <w:rsid w:val="535DB382"/>
     <w:rsid w:val="555012FF"/>
+    <w:rsid w:val="5625BBF6"/>
     <w:rsid w:val="575F98F5"/>
     <w:rsid w:val="5762D374"/>
     <w:rsid w:val="57D7FEC5"/>
     <w:rsid w:val="585BCE1B"/>
     <w:rsid w:val="598E6639"/>
+    <w:rsid w:val="5D1FCE59"/>
     <w:rsid w:val="5E0C96FF"/>
+    <w:rsid w:val="5E248F1D"/>
     <w:rsid w:val="5E56E559"/>
     <w:rsid w:val="5EE23698"/>
+    <w:rsid w:val="5F16FC3B"/>
+    <w:rsid w:val="5F5AF95C"/>
     <w:rsid w:val="5F8B9853"/>
     <w:rsid w:val="607A7219"/>
     <w:rsid w:val="6092442B"/>
     <w:rsid w:val="6185892D"/>
+    <w:rsid w:val="61861630"/>
+    <w:rsid w:val="6639C598"/>
+    <w:rsid w:val="68FDC2BE"/>
     <w:rsid w:val="692A3209"/>
     <w:rsid w:val="6A85FDF8"/>
     <w:rsid w:val="6ACAA4C3"/>
     <w:rsid w:val="6B652DA2"/>
+    <w:rsid w:val="6B92AE10"/>
     <w:rsid w:val="6C4BF10B"/>
     <w:rsid w:val="6C52C575"/>
     <w:rsid w:val="6CB7C7D8"/>
     <w:rsid w:val="6CB9125F"/>
     <w:rsid w:val="6D001D04"/>
     <w:rsid w:val="6F9D8D86"/>
+    <w:rsid w:val="7323C779"/>
+    <w:rsid w:val="73262C61"/>
     <w:rsid w:val="7329A363"/>
     <w:rsid w:val="7339FEBC"/>
     <w:rsid w:val="73C0B37E"/>
     <w:rsid w:val="74C2B975"/>
     <w:rsid w:val="75D54FED"/>
     <w:rsid w:val="75E35886"/>
     <w:rsid w:val="76453958"/>
     <w:rsid w:val="768A637A"/>
     <w:rsid w:val="76C44968"/>
     <w:rsid w:val="7BD17B37"/>
     <w:rsid w:val="7BDF7DCE"/>
     <w:rsid w:val="7CC253ED"/>
     <w:rsid w:val="7CD66C6B"/>
     <w:rsid w:val="7E32D3DB"/>
     <w:rsid w:val="7F14FC25"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -4739,61 +3788,72 @@
     <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Table Grid"/>
     <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="TableNormal"/>
     <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="59"/>
     <w:rsid xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="00FB4123"/>
     <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:uiPriority w:val="99"/>
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="3DB0341C"/>
+    <w:rPr>
+      <w:color w:val="467886"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="R4efec55e7b7f4c52" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="Rb93427e70701444d" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="Rfecbfeb8ca544238" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R24ef9432e20e45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header.xml" Id="Rbfd6627860364a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer.xml" Id="Rc07eeba1be1e4e9c" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="R4efec55e7b7f4c52" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="Rb93427e70701444d" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="Rfecbfeb8ca544238" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R24ef9432e20e45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header.xml" Id="Rbfd6627860364a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer.xml" Id="Rc07eeba1be1e4e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://provost.uoregon.edu/department-unit-policies" TargetMode="External" Id="Rd6c0f5a62e8a4e95" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5026,92 +4086,126 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010081842B5EB384EB4E88F87C227C513BDE" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="34ad4dc3617ffd38f03bfc2479e2cb18">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="833086a9-b6a1-434c-a50b-771a3b57c596" xmlns:ns3="7ce5de7c-50d7-4266-84ba-fb5760bb8a06" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85e449a56d204d576d6e85c7406a6b79" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010081842B5EB384EB4E88F87C227C513BDE" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="02c556c211c733530f6a2168d4351690">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="833086a9-b6a1-434c-a50b-771a3b57c596" xmlns:ns3="7ce5de7c-50d7-4266-84ba-fb5760bb8a06" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8ce773007703cbdc29bd460ba5d5da5d" ns2:_="" ns3:_="">
     <xsd:import namespace="833086a9-b6a1-434c-a50b-771a3b57c596"/>
     <xsd:import namespace="7ce5de7c-50d7-4266-84ba-fb5760bb8a06"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="833086a9-b6a1-434c-a50b-771a3b57c596" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b91a9775-3525-4bf8-b88d-b7eef9d67d4b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ce5de7c-50d7-4266-84ba-fb5760bb8a06" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -5213,99 +4307,106 @@
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement/>
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="833086a9-b6a1-434c-a50b-771a3b57c596">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25F68C76-DC2B-4779-BB9E-FF8D64E36AED}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D5D5B2A-D850-493E-8514-DA9355D78A6E}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5CE5F3B9-2EA0-4A17-888C-ADE76BB7EEEF}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFFF8943-E75D-49DF-8BF3-8650171DEAEC}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:Template>Normal.dotm</ap:Template>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Katy Krieger</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <lastModifiedBy>Katy Krieger</lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010081842B5EB384EB4E88F87C227C513BDE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_SourceUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SharedFileIndex">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>